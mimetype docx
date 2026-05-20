--- v0 (2026-04-02)
+++ v1 (2026-05-20)
@@ -34,350 +34,350 @@
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8966"/>
       </w:tblGrid>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFECFD"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>How to use this BPIR summary</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t xml:space="preserve">BPIR regulations do not prescribe any specific layout or formatting of required </w:t>
             </w:r>
             <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 </w:rPr>
                 <w:t>disclosure information</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>. You may choose to take parts of this BPIR Ready summary and integrate it into your existing technical information, or you may choose to create a specific BPIR disclosure information document.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>To create a specific BPIR disclosure information document:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>Download the DOCX or copy the summary into your preferred document editor</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t xml:space="preserve">Edit the relevant parts of the document where desired, such as: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>Any content adjustments to the summary (e.g. add/remove clauses)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>Replace the placeholder 'responsible person' information</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>Any layout alternations (e.g.removing the appendix and adding personal branding)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>Export to your preferred format (e.g. PDF) and publish on your website</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="42"/>
           <w:szCs w:val="42"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="333333"/>
           <w:sz w:val="42"/>
           <w:szCs w:val="42"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Hanwood Hybrid Flooring</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="42"/>
           <w:szCs w:val="42"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br/>
         <w:t>BPIR Declaration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="margin-bottom-sm"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Version: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="4827EC"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Designated building product: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font-light"/>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Class 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="F2F2F2"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>QEP, CO. NZ has provided this declaration to satisfy the provisions of Schedule 1(d) of the Building (Building Product Information Requirements) Regulations 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="F2F2F2"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Product/system</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -392,657 +392,657 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2690"/>
         <w:gridCol w:w="6276"/>
       </w:tblGrid>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="font-bold"/>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>Hanwood Hybrid Flooring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="font-bold"/>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Line</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="font-bold"/>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Identifier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>Hanwood Hybrid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="F2F2F2"/>
         </w:pBdr>
         <w:spacing w:before="180" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Description</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>HanWood Hybrid combine the best features of laminate and luxury vinyl. The boards are rigid planks with a joint system that clicks together like laminate, but they are constructed from a water-resistant vinyl composite material that gives them the "install it anywhere" flexibility of vinyl flooring.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="F2F2F2"/>
         </w:pBdr>
         <w:spacing w:before="180" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Scope of use</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Building type; Residential Wearability; suitability in normal household traffic areas Cleanability — suitability for regular household cleaning appliances. No chemicals</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="F2F2F2"/>
         </w:pBdr>
         <w:spacing w:before="180" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Conditions of use</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>No adhesives or underlay required (underlay pre-adhered). Not suitable for direct sunlight i.e. Ranch slider with no window coverings. Follow maintenance instructions in box</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="F2F2F2"/>
         </w:pBdr>
         <w:spacing w:before="180" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Relevant building code clauses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="margin-bottom-sm"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>B2 Durability</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> — B2.3.1 (c)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="margin-bottom-sm"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>F2 Hazardous building materials</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> — F2.3.1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="F2F2F2"/>
         </w:pBdr>
         <w:spacing w:before="180" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Contributions to compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>B2: Hanwood Hybrid has a durability 25 years where it meets the relevant instructions. Refer to the installation requirements for further information.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>F2: Hanwood Hybrid is safe when handled. There are no requirements for this product in order to comply with Acceptable Solution F2/AS1, First Edition Amendment 3, 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="F2F2F2"/>
         </w:pBdr>
         <w:spacing w:before="180" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Supporting documentation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>The following additional documentation supports the above statements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>None added</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>For further information supporting Hanwood Hybrid Flooring claims refer to our website.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="F2F2F2"/>
         </w:pBdr>
         <w:spacing w:before="180" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Contact details</w:t>
       </w:r>
     </w:p>
@@ -1058,761 +1058,761 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5098"/>
         <w:gridCol w:w="3868"/>
       </w:tblGrid>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="font-bold"/>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Manufacture location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>Overseas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="font-bold"/>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Legal and trading name of manufacturer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>China</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="font-bold"/>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Legal and trading name of importer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>QEP, CO. NZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="font-bold"/>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Importer address for service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t xml:space="preserve">6 Canaveral Drive </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:br/>
               <w:t>Auckland 0632</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="font-bold"/>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Importer website</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 </w:rPr>
                 <w:t>https://www.qep-aust.com.au/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="font-bold"/>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Importer NZBN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="font-bold"/>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Importer email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>nzoffice@qep.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="font-bold"/>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Importer phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>09 415 9700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="F2F2F2"/>
         </w:pBdr>
         <w:spacing w:before="180" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Responsible person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>As the responsible person as set out in Regulation 3, I confirm that the information supplied in this declaration is based on information supplied to the company as well as the company's own processes and is therefore to the best of my knowledge, correct.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">I can also confirm that Hanwood Hybrid Flooring is not subject to a warning on ban under </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>s26 of the Building Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Signed for and on behalf of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>QEP, CO. NZ:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:spacing w:before="180" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Brush Script MT" w:hAnsi="Brush Script MT" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="45"/>
           <w:szCs w:val="45"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Brush Script MT" w:hAnsi="Brush Script MT" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="45"/>
           <w:szCs w:val="45"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Your Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Your Name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br/>
         <w:t>YOUR POSITION</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br/>
         <w:t>Month Year</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="border-top"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="F2F2F2"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="margin-top-lg"/>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>QEP, CO. NZ</w:t>
@@ -1847,51 +1847,51 @@
         </w:rPr>
         <w:t xml:space="preserve">09 415 9700 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>https://www.qep-aust.com.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="180" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="42"/>
           <w:szCs w:val="42"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="42"/>
           <w:szCs w:val="42"/>
           <w:lang w:val="en"/>
@@ -1911,121 +1911,121 @@
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8966"/>
       </w:tblGrid>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFECFD"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t>Note: The below appendix includes information relating to BPIR Ready.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:br/>
               <w:t>Publishing this information is not a requirement under BPIR. Its inclusion here is to provide a reference for how this BPIR summary was generated as well as to help summary creators understand the performance clauses suggested by BPIR Ready.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="F2F2F2"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>BPIR Ready selections</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Floor coverings</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -2042,707 +2042,707 @@
         <w:gridCol w:w="7129"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="845"/>
       </w:tblGrid>
       <w:tr w:rsidR="00000000">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t xml:space="preserve">Use on access routes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">× </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t xml:space="preserve">Use in areas with floor surface fire obligations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">× </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t xml:space="preserve">Use in wet areas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">× </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t xml:space="preserve">Use in food preparation areas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">× </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
               <w:t xml:space="preserve">Part of a system for acoustic performance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+          <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">× </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="F2F2F2"/>
         </w:pBdr>
         <w:spacing w:before="180" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Microsoft Sans Serif"/>
           <w:color w:val="4827EC"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Building code performance clauses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="510" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>B2 Durability</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1183395936"/>
+        <w:divId w:val="1853639753"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>B2.3.1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1183395936"/>
+        <w:divId w:val="1853639753"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tooltip-trigger"/>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Building element</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tooltip-trigger"/>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
@@ -2824,121 +2824,121 @@
         </w:rPr>
         <w:t>buildin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tooltip-trigger"/>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>, if stated, or:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-        <w:divId w:val="1183395936"/>
+        <w:divId w:val="1853639753"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>(c) 5 years if: the building elements (including services, linings, renewable protective coatings, and fixtures) are easy to access and replace, and failure of those building elements to comply with the building code would be easily detected during normal use of the building.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="510" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>F2 Hazardous building materials</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1769037329"/>
+        <w:divId w:val="541553018"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>F2.3.1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584A71" w:rsidRDefault="00584A71">
+    <w:p w:rsidR="00925F6C" w:rsidRDefault="00925F6C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:divId w:val="1769037329"/>
+        <w:divId w:val="541553018"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>The quantities of gas, liquid, radiation or solid particles emitted by materials used in the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3084,53 +3084,170 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Brush Script MT">
     <w:panose1 w:val="03060802040406070304"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A5F7E02"/>
+    <w:nsid w:val="5ABA5486"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D30C1BEE"/>
+    <w:tmpl w:val="A92A3A2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77DC0BFB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="97647FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -3232,222 +3349,105 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="291979883">
+  <w:num w:numId="1" w16cid:durableId="846750472">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="471679092">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:doNotSnapToGridInCell/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:growAutofit/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00584A71"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB792A"/>
+    <w:rsidRoot w:val="00925F6C"/>
+    <w:rsid w:val="003F51BF"/>
+    <w:rsid w:val="00925F6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{66B44418-1567-4067-832D-58CB3D99C90F}"/>
+  <w15:docId w15:val="{2AD14EF2-C04C-4185-836E-9CC289771E77}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3998,63 +3998,63 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="color-primary">
     <w:name w:val="color-primary"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tooltip-trigger">
     <w:name w:val="tooltip-trigger"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1183395936">
+    <w:div w:id="541553018">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="510"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1769037329">
+    <w:div w:id="1853639753">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="510"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="unicode"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qep-aust.com.au/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.govt.nz/act/public/2004/0072/latest/DLM306353.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qep-aust.com.au/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpir.nz/bpir-regulations-and-requirements/disclosure-information" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -4333,54 +4333,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>765</Words>
-  <Characters>4336</Characters>
+  <Words>713</Words>
+  <Characters>4388</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>877</Lines>
+  <Paragraphs>318</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5090</CharactersWithSpaces>
+  <CharactersWithSpaces>4783</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Hanwood Hybrid Flooring BPIR Summary 3908</dc:title>
   <dc:subject/>
   <dc:creator>CARA-USER</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>